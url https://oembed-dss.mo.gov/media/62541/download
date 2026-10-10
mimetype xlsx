--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -1,357 +1,325 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileSharing readOnlyRecommended="1"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\E&amp;T Invoices\Templates\S&amp;F FY27 Templates\SkillUp FNA\100%\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\OLVE4HJ\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A610D583-FB72-4E9E-BC4B-773FF3867C51}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1531571D-2A8F-4C5F-99F5-BF2539611FD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{099494AE-6AC1-4621-B877-B2EE3124C138}"/>
   </bookViews>
   <sheets>
-    <sheet name="Monthly Participant Report " sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="Monthly Participant Report" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E29" i="1" l="1"/>
+  <c r="E5" i="1" l="1"/>
+  <c r="E6" i="1"/>
+  <c r="E7" i="1"/>
+  <c r="E8" i="1"/>
+  <c r="E9" i="1"/>
+  <c r="E10" i="1"/>
+  <c r="E11" i="1"/>
+  <c r="E12" i="1"/>
+  <c r="E13" i="1"/>
+  <c r="E14" i="1"/>
+  <c r="E15" i="1"/>
+  <c r="E16" i="1"/>
+  <c r="E17" i="1"/>
+  <c r="E18" i="1"/>
+  <c r="E19" i="1"/>
+  <c r="E20" i="1"/>
+  <c r="E21" i="1"/>
+  <c r="E22" i="1"/>
+  <c r="E23" i="1"/>
+  <c r="E24" i="1"/>
+  <c r="E25" i="1"/>
+  <c r="E26" i="1"/>
+  <c r="E27" i="1"/>
   <c r="E28" i="1"/>
-  <c r="F36" i="1" l="1"/>
+  <c r="E29" i="1"/>
+  <c r="E30" i="1"/>
+  <c r="E31" i="1"/>
+  <c r="E32" i="1"/>
+  <c r="E33" i="1"/>
+  <c r="E34" i="1"/>
   <c r="E35" i="1"/>
-  <c r="E34" i="1"/>
-[...26 lines deleted...]
-  <c r="E5" i="1"/>
+  <c r="E36" i="1"/>
+  <c r="E37" i="1"/>
+  <c r="E38" i="1"/>
+  <c r="E39" i="1"/>
+  <c r="E40" i="1"/>
+  <c r="E41" i="1"/>
+  <c r="E42" i="1"/>
+  <c r="E43" i="1"/>
+  <c r="E44" i="1"/>
+  <c r="E45" i="1"/>
+  <c r="E46" i="1"/>
+  <c r="E47" i="1"/>
+  <c r="E48" i="1"/>
+  <c r="E49" i="1"/>
+  <c r="F50" i="1"/>
   <c r="E4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+  <si>
+    <t>FNA 100% Funding</t>
+  </si>
+  <si>
+    <t>{Provider Name} &amp; {Month of Service}</t>
+  </si>
   <si>
     <t>Participant DCN</t>
   </si>
   <si>
     <t xml:space="preserve"> Last Name </t>
   </si>
   <si>
     <t xml:space="preserve">First Name </t>
   </si>
   <si>
-    <t xml:space="preserve">Tuition Payments </t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Date of Birth </t>
   </si>
   <si>
     <t xml:space="preserve">Age </t>
   </si>
   <si>
-    <t>FNA 100% Funding</t>
+    <t xml:space="preserve">Tuition Payments </t>
+  </si>
+  <si>
+    <t>If a vendor provides any “personal information” as defined in §105.1500, RSMo concerning an entity exempt from federal income tax under Section 501(c) of the Internal Revenue Code of 1986, as amended, the vendor understands and agrees that it is voluntarily choosing to seek a state contract and  providing such information for that purpose.  The state will treat such personal information in accord with §105.1500, RSMo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...12 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF92D050"/>
       <name val="Baskerville Old Face"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF1F497D"/>
-      <name val="Calibri"/>
+      <name val="Baskerville Old Face"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="1" tint="0.24994659260841701"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="14">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...41 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="double">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
       <top style="double">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -368,556 +336,618 @@
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1" diagonalDown="1">
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
+    <border diagonalUp="1" diagonalDown="1">
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="thin">
+        <color auto="1"/>
+      </diagonal>
+    </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
-    </xf>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </left>
-        <right/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
         <top style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
-        <name val="Calibri"/>
+        <name val="Aptos Narrow"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </left>
         <right style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </right>
         <top style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
-        <name val="Calibri"/>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
-    </dxf>
-[...32 lines deleted...]
-      </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="double">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF92D050"/>
         <name val="Baskerville Old Face"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
           <bgColor theme="1" tint="0.24994659260841701"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
+      <protection locked="1" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{88D79A07-E3B7-41A4-84D5-CA9761A404C2}" name="Table13" displayName="Table13" ref="A3:F35" totalsRowShown="0" headerRowDxfId="9" dataDxfId="7" headerRowBorderDxfId="8" tableBorderDxfId="6">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AAA893FB-03BE-4DFF-9FE1-74CE859AB1DB}" name="Table13" displayName="Table13" ref="A3:F49" totalsRowShown="0" headerRowDxfId="9" dataDxfId="7" headerRowBorderDxfId="8" tableBorderDxfId="6">
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{81441875-7FE4-4D45-8A29-FC9A08D5E00D}" name="Participant DCN" dataDxfId="5"/>
-[...3 lines deleted...]
-    <tableColumn id="7" xr3:uid="{364F7701-962E-4FA7-B09C-A67FEE107C62}" name="Age " dataDxfId="1">
+    <tableColumn id="1" xr3:uid="{5769BD42-9BF3-425E-9BB7-96F7F6EAD043}" name="Participant DCN" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{1659948D-CF5E-4E32-805F-6F279809F25D}" name=" Last Name " dataDxfId="4"/>
+    <tableColumn id="8" xr3:uid="{992ED5BF-B8E0-4088-89F4-55A56324CDBE}" name="First Name " dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{FDD8BA12-7DD3-4A03-A981-1856A6840990}" name="Date of Birth " dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{69DDE5B1-DC05-4C92-A950-8782EF017F65}" name="Age " dataDxfId="1">
       <calculatedColumnFormula>DATEDIF(D4,NOW(),"y")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="6" xr3:uid="{C0C6D300-DC2F-4D35-ACB9-0B79B49761A0}" name="Tuition Payments " dataDxfId="0"/>
+    <tableColumn id="6" xr3:uid="{14BA3D33-4313-49AD-88BE-ADE31244F1C9}" name="Tuition Payments " dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -935,65 +965,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1014,636 +1044,789 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:F39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A4A75F9-BAC9-4C51-B11E-78DCF56E9C1D}">
+  <dimension ref="A1:F52"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="18.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="16384" width="18.5703125" style="1"/>
+    <col min="1" max="7" width="40.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="A2" s="24" t="s">
+    <row r="1" spans="1:6" ht="24" x14ac:dyDescent="0.4">
+      <c r="A1" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A2" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+    </row>
+    <row r="3" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="24"/>
-[...15 lines deleted...]
-      <c r="D3" s="12" t="s">
+      <c r="F3" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="19">
+        <f t="shared" ref="E4:E49" ca="1" si="0">DATEDIF(D4,NOW(),"y")</f>
+        <v>126</v>
+      </c>
+      <c r="F4" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F5" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="4"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F6" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F7" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="4"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F8" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F9" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="4"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F10" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="4"/>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F11" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="4"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F12" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="4"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F13" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="4"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F14" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="4"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F15" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="4"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F16" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="4"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F17" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="4"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F18" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="4"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F19" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="4"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F20" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="4"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F21" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="4"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F22" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="4"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F23" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="4"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F24" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="4"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F25" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="4"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F26" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="4"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F27" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="4"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F28" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="4"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F29" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="4"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F30" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="4"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F31" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="4"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F32" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="4"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F33" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="4"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F34" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="4"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F35" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="4"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F36" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="4"/>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F37" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="4"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F38" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F39" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="4"/>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F40" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="4"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F41" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="B42" s="5"/>
+      <c r="C42" s="5"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F42" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="4"/>
+      <c r="B43" s="5"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F43" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="4"/>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F44" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="4"/>
+      <c r="B45" s="5"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F45" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="4"/>
+      <c r="B46" s="5"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F46" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="4"/>
+      <c r="B47" s="5"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F47" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="4"/>
+      <c r="B48" s="5"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F48" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="9"/>
+      <c r="B49" s="10"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="19">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F49" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="11"/>
+      <c r="B50" s="12"/>
+      <c r="C50" s="13"/>
+      <c r="D50" s="16"/>
+      <c r="E50" s="16"/>
+      <c r="F50" s="17">
+        <f>SUBTOTAL(109,F4:F49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="14"/>
+      <c r="B51" s="14"/>
+      <c r="C51" s="14"/>
+      <c r="D51" s="14"/>
+      <c r="E51" s="14"/>
+      <c r="F51" s="14"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="12" t="s">
-[...444 lines deleted...]
-      <c r="A39" s="13"/>
+      <c r="B52" s="23"/>
+      <c r="C52" s="23"/>
+      <c r="D52" s="23"/>
+      <c r="E52" s="23"/>
+      <c r="F52" s="23"/>
     </row>
   </sheetData>
-  <sheetProtection insertRows="0"/>
+  <sheetProtection sheet="1" formatCells="0" insertColumns="0" insertRows="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0"/>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="A52:F52"/>
   </mergeCells>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.23749999999999999" header="0.3" footer="0.3"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
-  <extLst>
-[...33 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'Monthly Participant Report '!Print_Titles</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Monthly Participant Report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Missouri</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Craft, Jessica</dc:creator>
+  <dc:creator>Heimericks, Camryn</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>